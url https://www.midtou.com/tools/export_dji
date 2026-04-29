--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historical Price15-03-2026 17" sheetId="1" r:id="rId4"/>
+    <sheet name="Historical Price29-04-2026 19" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>DJI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>LOW</t>
   </si>
   <si>
     <t>CLOSE</t>
@@ -11442,50 +11442,50 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historical Price15-03-2026 17</vt:lpstr>
+      <vt:lpstr>Historical Price29-04-2026 19</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PT. Midtou Aryacom Futures</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Office 2007 XLSX Historical Price Document</dc:title>
   <dc:description>Historical Price Document for Office 2007 XLSX, generated using PHP classes.</dc:description>
   <dc:subject>Office 2007 XLSX Historical Price Document</dc:subject>
   <cp:keywords>office 2007 openxml php</cp:keywords>
   <cp:category>Test result file</cp:category>
 </cp:coreProperties>
 </file>