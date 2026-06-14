--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historical Price29-04-2026 19" sheetId="1" r:id="rId4"/>
+    <sheet name="Historical Price14-06-2026 20" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>DJI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>LOW</t>
   </si>
   <si>
     <t>CLOSE</t>
@@ -11442,50 +11442,50 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historical Price29-04-2026 19</vt:lpstr>
+      <vt:lpstr>Historical Price14-06-2026 20</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PT. Midtou Aryacom Futures</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Office 2007 XLSX Historical Price Document</dc:title>
   <dc:description>Historical Price Document for Office 2007 XLSX, generated using PHP classes.</dc:description>
   <dc:subject>Office 2007 XLSX Historical Price Document</dc:subject>
   <cp:keywords>office 2007 openxml php</cp:keywords>
   <cp:category>Test result file</cp:category>
 </cp:coreProperties>
 </file>