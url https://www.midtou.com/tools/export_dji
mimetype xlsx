--- v5 (2026-06-14)
+++ v6 (2026-07-30)
@@ -6,59 +6,59 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historical Price14-06-2026 20" sheetId="1" r:id="rId4"/>
+    <sheet name="Historical Price30-07-2026 00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>DJI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>LOW</t>
   </si>
   <si>
     <t>CLOSE</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2024-01-30</t>
   </si>
   <si>
@@ -1622,62 +1622,50 @@
     <t>2021-11-10</t>
   </si>
   <si>
     <t>2021-11-09</t>
   </si>
   <si>
     <t>2021-11-08</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>2021-11-04</t>
   </si>
   <si>
     <t>2021-11-03</t>
   </si>
   <si>
     <t>2021-11-02</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>2021-10-29</t>
-  </si>
-[...10 lines deleted...]
-    <t>2021-10-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2053,51 +2041,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E553"/>
+  <dimension ref="A1:E549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5">
       <c r="B2"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
@@ -6905,128 +6893,128 @@
         <v>33614</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>280</v>
       </c>
       <c r="B288">
         <v>332953</v>
       </c>
       <c r="C288">
         <v>33201</v>
       </c>
       <c r="D288">
         <v>32683</v>
       </c>
       <c r="E288">
         <v>33114</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>281</v>
       </c>
       <c r="B289">
-        <v>33089</v>
+        <v>33393</v>
       </c>
       <c r="C289">
-        <v>33089</v>
+        <v>33490</v>
       </c>
       <c r="D289">
-        <v>32788</v>
+        <v>32865</v>
       </c>
       <c r="E289">
-        <v>32937</v>
+        <v>33070</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>281</v>
       </c>
       <c r="B290">
-        <v>33393</v>
+        <v>33089</v>
       </c>
       <c r="C290">
-        <v>33490</v>
+        <v>33089</v>
       </c>
       <c r="D290">
-        <v>32865</v>
+        <v>32788</v>
       </c>
       <c r="E290">
-        <v>33070</v>
+        <v>32937</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>282</v>
       </c>
       <c r="B291">
         <v>33393</v>
       </c>
       <c r="C291">
         <v>33490</v>
       </c>
       <c r="D291">
         <v>32865</v>
       </c>
       <c r="E291">
         <v>33070</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>283</v>
       </c>
       <c r="B292">
-        <v>34120</v>
+        <v>34302</v>
       </c>
       <c r="C292">
-        <v>34418</v>
+        <v>34334</v>
       </c>
       <c r="D292">
-        <v>33712</v>
+        <v>33239</v>
       </c>
       <c r="E292">
-        <v>34060</v>
+        <v>33401</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>283</v>
       </c>
       <c r="B293">
-        <v>34302</v>
+        <v>34120</v>
       </c>
       <c r="C293">
-        <v>34334</v>
+        <v>34418</v>
       </c>
       <c r="D293">
-        <v>33239</v>
+        <v>33712</v>
       </c>
       <c r="E293">
-        <v>33401</v>
+        <v>34060</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>284</v>
       </c>
       <c r="B294">
         <v>34120</v>
       </c>
       <c r="C294">
         <v>34418</v>
       </c>
       <c r="D294">
         <v>33712</v>
       </c>
       <c r="E294">
         <v>34060</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>284</v>
       </c>
       <c r="B295">
         <v>34120</v>
@@ -11335,157 +11323,89 @@
       <c r="C548">
         <v>35888</v>
       </c>
       <c r="D548">
         <v>35681</v>
       </c>
       <c r="E548">
         <v>35780</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>535</v>
       </c>
       <c r="B549">
         <v>35622</v>
       </c>
       <c r="C549">
         <v>35735</v>
       </c>
       <c r="D549">
         <v>35483</v>
       </c>
       <c r="E549">
         <v>35724</v>
-      </c>
-[...66 lines deleted...]
-        <v>35627</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historical Price14-06-2026 20</vt:lpstr>
+      <vt:lpstr>Historical Price30-07-2026 00</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PT. Midtou Aryacom Futures</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Office 2007 XLSX Historical Price Document</dc:title>
   <dc:description>Historical Price Document for Office 2007 XLSX, generated using PHP classes.</dc:description>
   <dc:subject>Office 2007 XLSX Historical Price Document</dc:subject>
   <cp:keywords>office 2007 openxml php</cp:keywords>
   <cp:category>Test result file</cp:category>
 </cp:coreProperties>
 </file>