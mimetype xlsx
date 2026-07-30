--- v6 (2026-07-30)
+++ v7 (2026-07-30)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historical Price30-07-2026 00" sheetId="1" r:id="rId4"/>
+    <sheet name="Historical Price30-07-2026 01" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>DJI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>LOW</t>
   </si>
   <si>
     <t>CLOSE</t>
@@ -11362,50 +11362,50 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historical Price30-07-2026 00</vt:lpstr>
+      <vt:lpstr>Historical Price30-07-2026 01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PT. Midtou Aryacom Futures</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Office 2007 XLSX Historical Price Document</dc:title>
   <dc:description>Historical Price Document for Office 2007 XLSX, generated using PHP classes.</dc:description>
   <dc:subject>Office 2007 XLSX Historical Price Document</dc:subject>
   <cp:keywords>office 2007 openxml php</cp:keywords>
   <cp:category>Test result file</cp:category>
 </cp:coreProperties>
 </file>