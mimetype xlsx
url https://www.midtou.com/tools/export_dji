--- v7 (2026-07-30)
+++ v8 (2026-09-13)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Historical Price30-07-2026 01" sheetId="1" r:id="rId4"/>
+    <sheet name="Historical Price13-09-2026 05" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>DJI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>HIGH</t>
   </si>
   <si>
     <t>LOW</t>
   </si>
   <si>
     <t>CLOSE</t>
@@ -11362,50 +11362,50 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Historical Price30-07-2026 01</vt:lpstr>
+      <vt:lpstr>Historical Price13-09-2026 05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PT. Midtou Aryacom Futures</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Office 2007 XLSX Historical Price Document</dc:title>
   <dc:description>Historical Price Document for Office 2007 XLSX, generated using PHP classes.</dc:description>
   <dc:subject>Office 2007 XLSX Historical Price Document</dc:subject>
   <cp:keywords>office 2007 openxml php</cp:keywords>
   <cp:category>Test result file</cp:category>
 </cp:coreProperties>
 </file>